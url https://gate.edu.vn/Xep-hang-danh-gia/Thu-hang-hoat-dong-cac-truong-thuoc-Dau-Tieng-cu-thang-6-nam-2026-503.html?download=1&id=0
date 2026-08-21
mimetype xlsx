--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -1,63 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Mẫu báo cáo tổng hợp cho PGD" sheetId="1" r:id="rId4"/>
+    <sheet name="Mẫu báo cáo tổng hợp cho PGD" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="pBOh90abCPtqe0Lr+DCLwBrYkfGH31ujazU3xutaMuE="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H64" i="1" l="1"/>
+  <c r="H63" i="1"/>
+  <c r="H62" i="1"/>
+  <c r="H61" i="1"/>
+  <c r="H60" i="1"/>
+  <c r="H59" i="1"/>
+  <c r="H58" i="1"/>
+  <c r="H57" i="1"/>
+  <c r="H56" i="1"/>
+  <c r="H55" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H11" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="141">
   <si>
     <t>BÁO CÁO TỔNG HỢP ĐĂNG BÀI CÁC TRƯỜNG THÁNG 6</t>
   </si>
   <si>
     <t>Phòng giáo dục: PGD Dầu Tiếng</t>
   </si>
   <si>
     <t>Khối Tiểu học</t>
   </si>
   <si>
     <t>Tên trường</t>
   </si>
   <si>
     <t>Tên miền chính</t>
   </si>
   <si>
     <t>Tổng số bài viết</t>
   </si>
   <si>
     <t>Tổng số ảnh đã đăng</t>
   </si>
   <si>
     <t>Tổng số video đã đăng</t>
@@ -431,249 +486,274 @@
   <si>
     <t>Trường Mầm non Minh Thạnh</t>
   </si>
   <si>
     <t>mnminhthanh.dautieng.edu.vn</t>
   </si>
   <si>
     <t>1.74 GB</t>
   </si>
   <si>
     <t>Trường Mầm non Bến Súc</t>
   </si>
   <si>
     <t>mnbensuc.phuongtaynam.edu.vn</t>
   </si>
   <si>
     <t>1.16 GB</t>
   </si>
   <si>
     <t>Trường Mầm Non Thanh An</t>
   </si>
   <si>
     <t>mnthanhan.dautieng.edu.vn</t>
   </si>
   <si>
-    <t>Mầm non 13&amp;#x002F;3</t>
-[...1 lines deleted...]
-  <si>
     <t>mn133.dautieng.edu.vn</t>
   </si>
   <si>
     <t>1.37 GB</t>
+  </si>
+  <si>
+    <t>Mầm non 13/3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="24.0"/>
+      <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10.0"/>
-[...4 lines deleted...]
-    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="10.0"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
+      <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
-[...1 lines deleted...]
-      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+  <cellXfs count="20">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" readingOrder="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment vertical="bottom"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...4 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -819,3257 +899,3298 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
+      <selection activeCell="B69" sqref="B69"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="30.25"/>
-[...9 lines deleted...]
-    <col customWidth="1" min="12" max="28" width="8.88"/>
+    <col min="1" max="1" width="30.28515625" customWidth="1"/>
+    <col min="2" max="2" width="33.140625" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" customWidth="1"/>
+    <col min="7" max="8" width="24.42578125" customWidth="1"/>
+    <col min="9" max="9" width="12.140625" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" customWidth="1"/>
+    <col min="12" max="28" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="24.0" customHeight="1">
+    <row r="1" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H1" s="1"/>
     </row>
-    <row r="2" ht="38.25" customHeight="1">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:28" ht="38.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
       <c r="H2" s="1"/>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
+    <row r="3" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H3" s="1"/>
     </row>
-    <row r="4" ht="12.75" customHeight="1">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17" t="s">
         <v>1</v>
       </c>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
       <c r="H4" s="1"/>
     </row>
-    <row r="5" ht="12.75" customHeight="1">
+    <row r="5" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H5" s="1"/>
     </row>
-    <row r="6" ht="12.75" customHeight="1">
+    <row r="6" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H6" s="1"/>
     </row>
-    <row r="7">
-      <c r="A7" s="4" t="s">
+    <row r="7" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
     </row>
-    <row r="8" ht="15.75" customHeight="1">
+    <row r="8" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
     </row>
-    <row r="9" ht="12.75" customHeight="1">
-      <c r="A9" s="5" t="s">
+    <row r="9" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I9" s="7" t="s">
+      <c r="I9" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="J9" s="8"/>
-      <c r="K9" s="9" t="s">
+      <c r="J9" s="12"/>
+      <c r="K9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
     </row>
-    <row r="10" ht="15.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="I10" s="11" t="s">
+    <row r="10" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="J10" s="11" t="s">
+      <c r="J10" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="K10" s="12"/>
+      <c r="K10" s="14"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
     </row>
-    <row r="11" ht="15.75" customHeight="1">
-      <c r="A11" s="13" t="s">
+    <row r="11" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="14">
-[...7 lines deleted...]
-        <f t="shared" ref="H11:H27" si="1">C11*3+D11*0.2+E11*2+F11*1+G11*1</f>
+      <c r="C11" s="4">
+        <v>39</v>
+      </c>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="5">
+        <f t="shared" ref="H11:H27" si="0">C11*3+D11*0.2+E11*2+F11*1+G11*1</f>
         <v>117</v>
       </c>
-      <c r="I11" s="14">
-[...5 lines deleted...]
-      <c r="K11" s="13" t="s">
+      <c r="I11" s="4">
+        <v>35201</v>
+      </c>
+      <c r="J11" s="4">
+        <v>31934</v>
+      </c>
+      <c r="K11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L11" s="16"/>
-[...18 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
+      <c r="W11" s="6"/>
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="6"/>
+      <c r="AA11" s="6"/>
+      <c r="AB11" s="6"/>
+    </row>
+    <row r="12" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C12" s="13"/>
-[...4 lines deleted...]
-      <c r="H12" s="15">
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="4">
+        <v>37714</v>
+      </c>
+      <c r="J12" s="4">
+        <v>38485</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+    </row>
+    <row r="13" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3</v>
+      </c>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="5">
+        <f t="shared" si="0"/>
+        <v>9</v>
+      </c>
+      <c r="I13" s="4">
+        <v>70038</v>
+      </c>
+      <c r="J13" s="4">
+        <v>70080</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="6"/>
+      <c r="AA13" s="6"/>
+      <c r="AB13" s="6"/>
+    </row>
+    <row r="14" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="4">
+        <v>50933</v>
+      </c>
+      <c r="J14" s="4">
+        <v>44393</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
+      <c r="W14" s="6"/>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+      <c r="AA14" s="6"/>
+      <c r="AB14" s="6"/>
+    </row>
+    <row r="15" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="4">
+        <v>4956329</v>
+      </c>
+      <c r="J15" s="4">
+        <v>2403691</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6"/>
+      <c r="AB15" s="6"/>
+    </row>
+    <row r="16" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="4">
+        <v>22</v>
+      </c>
+      <c r="D16" s="4">
+        <v>44</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="5">
+        <f t="shared" si="0"/>
+        <v>74.8</v>
+      </c>
+      <c r="I16" s="4">
+        <v>63706</v>
+      </c>
+      <c r="J16" s="4">
+        <v>66089</v>
+      </c>
+      <c r="K16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+    </row>
+    <row r="17" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="4">
+        <v>9822</v>
+      </c>
+      <c r="J17" s="4">
+        <v>13267</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="6"/>
+      <c r="AA17" s="6"/>
+      <c r="AB17" s="6"/>
+    </row>
+    <row r="18" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="4">
+        <v>54737</v>
+      </c>
+      <c r="J18" s="4">
+        <v>54802</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+      <c r="AA18" s="6"/>
+      <c r="AB18" s="6"/>
+    </row>
+    <row r="19" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2</v>
+      </c>
+      <c r="D19" s="4">
+        <v>16</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="5">
+        <f t="shared" si="0"/>
+        <v>11.2</v>
+      </c>
+      <c r="I19" s="4">
+        <v>25757</v>
+      </c>
+      <c r="J19" s="4">
+        <v>29481</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+      <c r="AA19" s="6"/>
+      <c r="AB19" s="6"/>
+    </row>
+    <row r="20" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="4">
+        <v>4</v>
+      </c>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="5">
+        <f t="shared" si="0"/>
+        <v>12</v>
+      </c>
+      <c r="I20" s="4">
+        <v>62453</v>
+      </c>
+      <c r="J20" s="4">
+        <v>56487</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+      <c r="AA20" s="6"/>
+      <c r="AB20" s="6"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="4">
+        <v>24162</v>
+      </c>
+      <c r="J21" s="4">
+        <v>25193</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
+      <c r="W21" s="6"/>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="6"/>
+      <c r="AA21" s="6"/>
+      <c r="AB21" s="6"/>
+    </row>
+    <row r="22" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="4">
+        <v>2</v>
+      </c>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="I22" s="4">
+        <v>78004</v>
+      </c>
+      <c r="J22" s="4">
+        <v>77447</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+      <c r="AA22" s="6"/>
+      <c r="AB22" s="6"/>
+    </row>
+    <row r="23" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>102243</v>
+      </c>
+      <c r="J23" s="4">
+        <v>80273</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="6"/>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
+      <c r="AA23" s="6"/>
+      <c r="AB23" s="6"/>
+    </row>
+    <row r="24" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="4">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="5">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+      <c r="I24" s="4">
+        <v>47097</v>
+      </c>
+      <c r="J24" s="4">
+        <v>47359</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+    </row>
+    <row r="25" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="4">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="5">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="I25" s="4">
+        <v>43499</v>
+      </c>
+      <c r="J25" s="4">
+        <v>38604</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+      <c r="AA25" s="6"/>
+      <c r="AB25" s="6"/>
+    </row>
+    <row r="26" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I26" s="4">
+        <v>48549</v>
+      </c>
+      <c r="J26" s="4">
+        <v>51117</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+      <c r="AA26" s="6"/>
+      <c r="AB26" s="6"/>
+    </row>
+    <row r="27" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="5">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="I27" s="4">
+        <v>45672</v>
+      </c>
+      <c r="J27" s="4">
+        <v>42689</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+      <c r="AA27" s="6"/>
+      <c r="AB27" s="6"/>
+    </row>
+    <row r="28" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+      <c r="AA28" s="6"/>
+      <c r="AB28" s="6"/>
+    </row>
+    <row r="29" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6"/>
+      <c r="AB30" s="6"/>
+    </row>
+    <row r="31" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H32" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="12"/>
+      <c r="K32" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="K33" s="14"/>
+    </row>
+    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="5">
+        <f t="shared" ref="H34:H41" si="1">C34*3+D34*0.2+E34*2+F34*1+G34*1</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="4">
+        <v>88577</v>
+      </c>
+      <c r="J34" s="4">
+        <v>101209</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I12" s="14">
-[...83 lines deleted...]
-      <c r="H14" s="15">
+      <c r="I35" s="4">
+        <v>77302</v>
+      </c>
+      <c r="J35" s="4">
+        <v>90247</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I14" s="14">
-[...38 lines deleted...]
-      <c r="H15" s="15">
+      <c r="I36" s="4">
+        <v>67758</v>
+      </c>
+      <c r="J36" s="4">
+        <v>58166</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I15" s="14">
-[...85 lines deleted...]
-      <c r="H17" s="15">
+      <c r="I37" s="4">
+        <v>24205</v>
+      </c>
+      <c r="J37" s="4">
+        <v>74148</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I17" s="14">
-[...38 lines deleted...]
-      <c r="H18" s="15">
+      <c r="I38" s="4">
+        <v>47883</v>
+      </c>
+      <c r="J38" s="4">
+        <v>45621</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I18" s="14">
-[...132 lines deleted...]
-      <c r="H21" s="15">
+      <c r="I39" s="4">
+        <v>139219</v>
+      </c>
+      <c r="J39" s="4">
+        <v>214637</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I21" s="14">
-[...40 lines deleted...]
-      <c r="H22" s="15">
+      <c r="I40" s="4">
+        <v>61588</v>
+      </c>
+      <c r="J40" s="4">
+        <v>81394</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2</v>
+      </c>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="5">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="I22" s="14">
-[...39 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="I41" s="4">
+        <v>189478</v>
+      </c>
+      <c r="J41" s="4">
+        <v>121647</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="6"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+    </row>
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="6"/>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+    </row>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+    </row>
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+    </row>
+    <row r="46" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="12"/>
+      <c r="K46" s="13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="14"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="K47" s="14"/>
+    </row>
+    <row r="48" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="7">
+        <f t="shared" ref="H48:H64" si="2">C48*3+D48*0.2+E48*2+F48*1+G48*1</f>
         <v>0</v>
       </c>
-      <c r="I23" s="14">
-[...343 lines deleted...]
-      <c r="H35" s="15">
+      <c r="I48" s="4">
+        <v>39949</v>
+      </c>
+      <c r="J48" s="4">
+        <v>40295</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C49" s="4">
+        <v>38</v>
+      </c>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="7">
+        <f t="shared" si="2"/>
+        <v>114</v>
+      </c>
+      <c r="I49" s="4">
+        <v>36819</v>
+      </c>
+      <c r="J49" s="4">
+        <v>38869</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I35" s="14">
-[...21 lines deleted...]
-      <c r="H36" s="15">
+      <c r="I50" s="4">
+        <v>3954</v>
+      </c>
+      <c r="J50" s="4">
+        <v>5790</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I36" s="14">
-[...21 lines deleted...]
-      <c r="H37" s="15">
+      <c r="I51" s="4">
+        <v>43064</v>
+      </c>
+      <c r="J51" s="4">
+        <v>73883</v>
+      </c>
+      <c r="K51" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C52" s="4">
+        <v>2</v>
+      </c>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="7">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="I52" s="4">
+        <v>58307</v>
+      </c>
+      <c r="J52" s="4">
+        <v>173780</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I37" s="14">
-[...21 lines deleted...]
-      <c r="H38" s="15">
+      <c r="I53" s="4">
+        <v>72906</v>
+      </c>
+      <c r="J53" s="4">
+        <v>227978</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I38" s="14">
-[...21 lines deleted...]
-      <c r="H39" s="15">
+      <c r="I54" s="4">
+        <v>152614</v>
+      </c>
+      <c r="J54" s="4">
+        <v>318317</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="4">
+        <v>2</v>
+      </c>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="7">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="I55" s="4">
+        <v>29101</v>
+      </c>
+      <c r="J55" s="4">
+        <v>37165</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="4">
+        <v>3</v>
+      </c>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="7">
+        <f t="shared" si="2"/>
+        <v>9</v>
+      </c>
+      <c r="I56" s="4">
+        <v>85046</v>
+      </c>
+      <c r="J56" s="4">
+        <v>145808</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="4">
+        <v>4</v>
+      </c>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="7">
+        <f t="shared" si="2"/>
+        <v>12</v>
+      </c>
+      <c r="I57" s="4">
+        <v>61028</v>
+      </c>
+      <c r="J57" s="4">
+        <v>87069</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="4">
+        <v>2</v>
+      </c>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="7">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+      <c r="I58" s="4">
+        <v>17859</v>
+      </c>
+      <c r="J58" s="4">
+        <v>30058</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" s="4">
+        <v>6</v>
+      </c>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="7">
+        <f t="shared" si="2"/>
+        <v>18</v>
+      </c>
+      <c r="I59" s="4">
+        <v>83617</v>
+      </c>
+      <c r="J59" s="4">
+        <v>85241</v>
+      </c>
+      <c r="K59" s="3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I39" s="14">
-[...21 lines deleted...]
-      <c r="H40" s="15">
+      <c r="I60" s="4">
+        <v>135100</v>
+      </c>
+      <c r="J60" s="4">
+        <v>154517</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C61" s="4">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="7">
+        <f t="shared" si="2"/>
+        <v>3</v>
+      </c>
+      <c r="I61" s="4">
+        <v>63149</v>
+      </c>
+      <c r="J61" s="4">
+        <v>66550</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="4">
+        <v>1</v>
+      </c>
+      <c r="D62" s="4">
+        <v>31</v>
+      </c>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="4">
+        <v>3</v>
+      </c>
+      <c r="H62" s="7">
+        <f t="shared" si="2"/>
+        <v>12.2</v>
+      </c>
+      <c r="I62" s="4">
+        <v>181485</v>
+      </c>
+      <c r="J62" s="4">
+        <v>138852</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="7">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I40" s="14">
-[...23 lines deleted...]
-      <c r="H41" s="15">
+      <c r="I63" s="4">
+        <v>38463</v>
+      </c>
+      <c r="J63" s="4">
+        <v>43606</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="4">
+        <v>20</v>
+      </c>
+      <c r="D64" s="3"/>
+      <c r="E64" s="4">
+        <v>9</v>
+      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="7">
         <f t="shared" si="2"/>
-        <v>6</v>
-[...540 lines deleted...]
-      <c r="B64" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I64" s="4">
+        <v>136575</v>
+      </c>
+      <c r="J64" s="4">
+        <v>509035</v>
+      </c>
+      <c r="K64" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="C64" s="14">
-[...22 lines deleted...]
-    <row r="65" ht="12.75" customHeight="1">
+    </row>
+    <row r="65" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H65" s="1"/>
-      <c r="I65" s="16"/>
-[...3 lines deleted...]
-    <row r="66" ht="12.75" customHeight="1">
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+    </row>
+    <row r="66" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H66" s="1"/>
     </row>
-    <row r="67" ht="12.75" customHeight="1">
+    <row r="67" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H67" s="1"/>
     </row>
-    <row r="68" ht="12.75" customHeight="1">
+    <row r="68" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H68" s="1"/>
     </row>
-    <row r="69" ht="12.75" customHeight="1">
+    <row r="69" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H69" s="1"/>
     </row>
-    <row r="70" ht="12.75" customHeight="1">
+    <row r="70" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H70" s="1"/>
     </row>
-    <row r="71" ht="12.75" customHeight="1">
+    <row r="71" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H71" s="1"/>
     </row>
-    <row r="72" ht="12.75" customHeight="1">
+    <row r="72" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H72" s="1"/>
     </row>
-    <row r="73" ht="12.75" customHeight="1">
+    <row r="73" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H73" s="1"/>
     </row>
-    <row r="74" ht="12.75" customHeight="1">
+    <row r="74" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H74" s="1"/>
     </row>
-    <row r="75" ht="12.75" customHeight="1">
+    <row r="75" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H75" s="1"/>
     </row>
-    <row r="76" ht="12.75" customHeight="1">
+    <row r="76" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H76" s="1"/>
     </row>
-    <row r="77" ht="12.75" customHeight="1">
+    <row r="77" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H77" s="1"/>
     </row>
-    <row r="78" ht="12.75" customHeight="1">
+    <row r="78" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H78" s="1"/>
     </row>
-    <row r="79" ht="12.75" customHeight="1">
+    <row r="79" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H79" s="1"/>
     </row>
-    <row r="80" ht="12.75" customHeight="1">
+    <row r="80" spans="8:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H80" s="1"/>
     </row>
-    <row r="81" ht="12.75" customHeight="1">
+    <row r="81" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H81" s="1"/>
     </row>
-    <row r="82" ht="12.75" customHeight="1">
+    <row r="82" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H82" s="1"/>
     </row>
-    <row r="83" ht="12.75" customHeight="1">
+    <row r="83" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H83" s="1"/>
     </row>
-    <row r="84" ht="12.75" customHeight="1">
+    <row r="84" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H84" s="1"/>
     </row>
-    <row r="85" ht="12.75" customHeight="1">
+    <row r="85" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H85" s="1"/>
     </row>
-    <row r="86" ht="12.75" customHeight="1">
+    <row r="86" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H86" s="1"/>
     </row>
-    <row r="87" ht="12.75" customHeight="1">
+    <row r="87" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H87" s="1"/>
     </row>
-    <row r="88" ht="12.75" customHeight="1">
+    <row r="88" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H88" s="1"/>
     </row>
-    <row r="89" ht="12.75" customHeight="1">
+    <row r="89" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H89" s="1"/>
     </row>
-    <row r="90" ht="12.75" customHeight="1">
+    <row r="90" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H90" s="1"/>
     </row>
-    <row r="91" ht="12.75" customHeight="1">
+    <row r="91" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H91" s="1"/>
     </row>
-    <row r="92" ht="12.75" customHeight="1">
+    <row r="92" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H92" s="1"/>
     </row>
-    <row r="93" ht="12.75" customHeight="1">
+    <row r="93" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H93" s="1"/>
     </row>
-    <row r="94" ht="12.75" customHeight="1">
+    <row r="94" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H94" s="1"/>
     </row>
-    <row r="95" ht="12.75" customHeight="1">
+    <row r="95" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H95" s="1"/>
     </row>
-    <row r="96" ht="12.75" customHeight="1">
+    <row r="96" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H96" s="1"/>
     </row>
-    <row r="97" ht="12.75" customHeight="1">
+    <row r="97" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H97" s="1"/>
     </row>
-    <row r="98" ht="12.75" customHeight="1">
+    <row r="98" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H98" s="1"/>
     </row>
-    <row r="99" ht="12.75" customHeight="1">
+    <row r="99" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H99" s="1"/>
     </row>
-    <row r="100" ht="12.75" customHeight="1">
+    <row r="100" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H100" s="1"/>
     </row>
-    <row r="101" ht="12.75" customHeight="1">
+    <row r="101" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H101" s="1"/>
     </row>
-    <row r="102" ht="12.75" customHeight="1">
+    <row r="102" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H102" s="1"/>
     </row>
-    <row r="103" ht="12.75" customHeight="1">
+    <row r="103" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H103" s="1"/>
     </row>
-    <row r="104" ht="12.75" customHeight="1">
+    <row r="104" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H104" s="1"/>
     </row>
-    <row r="105" ht="12.75" customHeight="1">
+    <row r="105" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H105" s="1"/>
     </row>
-    <row r="106" ht="12.75" customHeight="1">
+    <row r="106" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H106" s="1"/>
     </row>
-    <row r="107" ht="12.75" customHeight="1">
+    <row r="107" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H107" s="1"/>
     </row>
-    <row r="108" ht="12.75" customHeight="1">
+    <row r="108" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H108" s="1"/>
     </row>
-    <row r="109" ht="12.75" customHeight="1">
+    <row r="109" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H109" s="1"/>
     </row>
-    <row r="110" ht="12.75" customHeight="1">
+    <row r="110" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H110" s="1"/>
     </row>
-    <row r="111" ht="12.75" customHeight="1">
+    <row r="111" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H111" s="1"/>
     </row>
-    <row r="112" ht="12.75" customHeight="1">
+    <row r="112" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H112" s="1"/>
     </row>
-    <row r="113" ht="12.75" customHeight="1">
+    <row r="113" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H113" s="1"/>
     </row>
-    <row r="114" ht="12.75" customHeight="1">
+    <row r="114" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H114" s="1"/>
     </row>
-    <row r="115" ht="12.75" customHeight="1">
+    <row r="115" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H115" s="1"/>
     </row>
-    <row r="116" ht="12.75" customHeight="1">
+    <row r="116" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H116" s="1"/>
     </row>
-    <row r="117" ht="12.75" customHeight="1">
+    <row r="117" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H117" s="1"/>
     </row>
-    <row r="118" ht="12.75" customHeight="1">
+    <row r="118" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H118" s="1"/>
     </row>
-    <row r="119" ht="12.75" customHeight="1">
+    <row r="119" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H119" s="1"/>
     </row>
-    <row r="120" ht="12.75" customHeight="1">
+    <row r="120" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H120" s="1"/>
     </row>
-    <row r="121" ht="12.75" customHeight="1">
+    <row r="121" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H121" s="1"/>
     </row>
-    <row r="122" ht="12.75" customHeight="1">
+    <row r="122" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H122" s="1"/>
     </row>
-    <row r="123" ht="12.75" customHeight="1">
+    <row r="123" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H123" s="1"/>
     </row>
-    <row r="124" ht="12.75" customHeight="1">
+    <row r="124" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H124" s="1"/>
     </row>
-    <row r="125" ht="12.75" customHeight="1">
+    <row r="125" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H125" s="1"/>
     </row>
-    <row r="126" ht="12.75" customHeight="1">
+    <row r="126" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H126" s="1"/>
     </row>
-    <row r="127" ht="12.75" customHeight="1">
+    <row r="127" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H127" s="1"/>
     </row>
-    <row r="128" ht="12.75" customHeight="1">
+    <row r="128" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H128" s="1"/>
     </row>
-    <row r="129" ht="12.75" customHeight="1">
+    <row r="129" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H129" s="1"/>
     </row>
-    <row r="130" ht="12.75" customHeight="1">
+    <row r="130" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H130" s="1"/>
     </row>
-    <row r="131" ht="12.75" customHeight="1">
+    <row r="131" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H131" s="1"/>
     </row>
-    <row r="132" ht="12.75" customHeight="1">
+    <row r="132" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H132" s="1"/>
     </row>
-    <row r="133" ht="12.75" customHeight="1">
+    <row r="133" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H133" s="1"/>
     </row>
-    <row r="134" ht="12.75" customHeight="1">
+    <row r="134" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H134" s="1"/>
     </row>
-    <row r="135" ht="12.75" customHeight="1">
+    <row r="135" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H135" s="1"/>
     </row>
-    <row r="136" ht="12.75" customHeight="1">
+    <row r="136" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H136" s="1"/>
     </row>
-    <row r="137" ht="12.75" customHeight="1">
+    <row r="137" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H137" s="1"/>
     </row>
-    <row r="138" ht="12.75" customHeight="1">
+    <row r="138" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H138" s="1"/>
     </row>
-    <row r="139" ht="12.75" customHeight="1">
+    <row r="139" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H139" s="1"/>
     </row>
-    <row r="140" ht="12.75" customHeight="1">
+    <row r="140" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H140" s="1"/>
     </row>
-    <row r="141" ht="12.75" customHeight="1">
+    <row r="141" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H141" s="1"/>
     </row>
-    <row r="142" ht="12.75" customHeight="1">
+    <row r="142" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H142" s="1"/>
     </row>
-    <row r="143" ht="12.75" customHeight="1">
+    <row r="143" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H143" s="1"/>
     </row>
-    <row r="144" ht="12.75" customHeight="1">
+    <row r="144" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H144" s="1"/>
     </row>
-    <row r="145" ht="12.75" customHeight="1">
+    <row r="145" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H145" s="1"/>
     </row>
-    <row r="146" ht="12.75" customHeight="1">
+    <row r="146" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H146" s="1"/>
     </row>
-    <row r="147" ht="12.75" customHeight="1">
+    <row r="147" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H147" s="1"/>
     </row>
-    <row r="148" ht="12.75" customHeight="1">
+    <row r="148" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H148" s="1"/>
     </row>
-    <row r="149" ht="12.75" customHeight="1">
+    <row r="149" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H149" s="1"/>
     </row>
-    <row r="150" ht="12.75" customHeight="1">
+    <row r="150" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H150" s="1"/>
     </row>
-    <row r="151" ht="12.75" customHeight="1">
+    <row r="151" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H151" s="1"/>
     </row>
-    <row r="152" ht="12.75" customHeight="1">
+    <row r="152" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H152" s="1"/>
     </row>
-    <row r="153" ht="12.75" customHeight="1">
+    <row r="153" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H153" s="1"/>
     </row>
-    <row r="154" ht="12.75" customHeight="1">
+    <row r="154" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H154" s="1"/>
     </row>
-    <row r="155" ht="12.75" customHeight="1">
+    <row r="155" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H155" s="1"/>
     </row>
-    <row r="156" ht="12.75" customHeight="1">
+    <row r="156" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H156" s="1"/>
     </row>
-    <row r="157" ht="12.75" customHeight="1">
+    <row r="157" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H157" s="1"/>
     </row>
-    <row r="158" ht="12.75" customHeight="1">
+    <row r="158" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H158" s="1"/>
     </row>
-    <row r="159" ht="12.75" customHeight="1">
+    <row r="159" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H159" s="1"/>
     </row>
-    <row r="160" ht="12.75" customHeight="1">
+    <row r="160" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H160" s="1"/>
     </row>
-    <row r="161" ht="12.75" customHeight="1">
+    <row r="161" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H161" s="1"/>
     </row>
-    <row r="162" ht="12.75" customHeight="1">
+    <row r="162" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H162" s="1"/>
     </row>
-    <row r="163" ht="12.75" customHeight="1">
+    <row r="163" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H163" s="1"/>
     </row>
-    <row r="164" ht="12.75" customHeight="1">
+    <row r="164" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H164" s="1"/>
     </row>
-    <row r="165" ht="12.75" customHeight="1">
+    <row r="165" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H165" s="1"/>
     </row>
-    <row r="166" ht="12.75" customHeight="1">
+    <row r="166" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H166" s="1"/>
     </row>
-    <row r="167" ht="12.75" customHeight="1">
+    <row r="167" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H167" s="1"/>
     </row>
-    <row r="168" ht="12.75" customHeight="1">
+    <row r="168" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H168" s="1"/>
     </row>
-    <row r="169" ht="12.75" customHeight="1">
+    <row r="169" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H169" s="1"/>
     </row>
-    <row r="170" ht="12.75" customHeight="1">
+    <row r="170" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H170" s="1"/>
     </row>
-    <row r="171" ht="12.75" customHeight="1">
+    <row r="171" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H171" s="1"/>
     </row>
-    <row r="172" ht="12.75" customHeight="1">
+    <row r="172" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H172" s="1"/>
     </row>
-    <row r="173" ht="12.75" customHeight="1">
+    <row r="173" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H173" s="1"/>
     </row>
-    <row r="174" ht="12.75" customHeight="1">
+    <row r="174" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H174" s="1"/>
     </row>
-    <row r="175" ht="12.75" customHeight="1">
+    <row r="175" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H175" s="1"/>
     </row>
-    <row r="176" ht="12.75" customHeight="1">
+    <row r="176" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H176" s="1"/>
     </row>
-    <row r="177" ht="12.75" customHeight="1">
+    <row r="177" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H177" s="1"/>
     </row>
-    <row r="178" ht="12.75" customHeight="1">
+    <row r="178" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H178" s="1"/>
     </row>
-    <row r="179" ht="12.75" customHeight="1">
+    <row r="179" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H179" s="1"/>
     </row>
-    <row r="180" ht="12.75" customHeight="1">
+    <row r="180" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H180" s="1"/>
     </row>
-    <row r="181" ht="12.75" customHeight="1">
+    <row r="181" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H181" s="1"/>
     </row>
-    <row r="182" ht="12.75" customHeight="1">
+    <row r="182" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H182" s="1"/>
     </row>
-    <row r="183" ht="12.75" customHeight="1">
+    <row r="183" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H183" s="1"/>
     </row>
-    <row r="184" ht="12.75" customHeight="1">
+    <row r="184" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H184" s="1"/>
     </row>
-    <row r="185" ht="12.75" customHeight="1">
+    <row r="185" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H185" s="1"/>
     </row>
-    <row r="186" ht="12.75" customHeight="1">
+    <row r="186" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H186" s="1"/>
     </row>
-    <row r="187" ht="12.75" customHeight="1">
+    <row r="187" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H187" s="1"/>
     </row>
-    <row r="188" ht="12.75" customHeight="1">
+    <row r="188" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H188" s="1"/>
     </row>
-    <row r="189" ht="12.75" customHeight="1">
+    <row r="189" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H189" s="1"/>
     </row>
-    <row r="190" ht="12.75" customHeight="1">
+    <row r="190" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H190" s="1"/>
     </row>
-    <row r="191" ht="12.75" customHeight="1">
+    <row r="191" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H191" s="1"/>
     </row>
-    <row r="192" ht="12.75" customHeight="1">
+    <row r="192" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H192" s="1"/>
     </row>
-    <row r="193" ht="12.75" customHeight="1">
+    <row r="193" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H193" s="1"/>
     </row>
-    <row r="194" ht="12.75" customHeight="1">
+    <row r="194" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H194" s="1"/>
     </row>
-    <row r="195" ht="12.75" customHeight="1">
+    <row r="195" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H195" s="1"/>
     </row>
-    <row r="196" ht="12.75" customHeight="1">
+    <row r="196" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H196" s="1"/>
     </row>
-    <row r="197" ht="12.75" customHeight="1">
+    <row r="197" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H197" s="1"/>
     </row>
-    <row r="198" ht="12.75" customHeight="1">
+    <row r="198" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H198" s="1"/>
     </row>
-    <row r="199" ht="12.75" customHeight="1">
+    <row r="199" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H199" s="1"/>
     </row>
-    <row r="200" ht="12.75" customHeight="1">
+    <row r="200" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H200" s="1"/>
     </row>
-    <row r="201" ht="12.75" customHeight="1">
+    <row r="201" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H201" s="1"/>
     </row>
-    <row r="202" ht="12.75" customHeight="1">
+    <row r="202" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H202" s="1"/>
     </row>
-    <row r="203" ht="12.75" customHeight="1">
+    <row r="203" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H203" s="1"/>
     </row>
-    <row r="204" ht="12.75" customHeight="1">
+    <row r="204" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H204" s="1"/>
     </row>
-    <row r="205" ht="12.75" customHeight="1">
+    <row r="205" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H205" s="1"/>
     </row>
-    <row r="206" ht="12.75" customHeight="1">
+    <row r="206" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H206" s="1"/>
     </row>
-    <row r="207" ht="12.75" customHeight="1">
+    <row r="207" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H207" s="1"/>
     </row>
-    <row r="208" ht="12.75" customHeight="1">
+    <row r="208" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H208" s="1"/>
     </row>
-    <row r="209" ht="12.75" customHeight="1">
+    <row r="209" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H209" s="1"/>
     </row>
-    <row r="210" ht="12.75" customHeight="1">
+    <row r="210" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H210" s="1"/>
     </row>
-    <row r="211" ht="12.75" customHeight="1">
+    <row r="211" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H211" s="1"/>
     </row>
-    <row r="212" ht="12.75" customHeight="1">
+    <row r="212" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H212" s="1"/>
     </row>
-    <row r="213" ht="12.75" customHeight="1">
+    <row r="213" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H213" s="1"/>
     </row>
-    <row r="214" ht="12.75" customHeight="1">
+    <row r="214" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H214" s="1"/>
     </row>
-    <row r="215" ht="12.75" customHeight="1">
+    <row r="215" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H215" s="1"/>
     </row>
-    <row r="216" ht="12.75" customHeight="1">
+    <row r="216" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H216" s="1"/>
     </row>
-    <row r="217" ht="12.75" customHeight="1">
+    <row r="217" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H217" s="1"/>
     </row>
-    <row r="218" ht="12.75" customHeight="1">
+    <row r="218" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H218" s="1"/>
     </row>
-    <row r="219" ht="12.75" customHeight="1">
+    <row r="219" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H219" s="1"/>
     </row>
-    <row r="220" ht="12.75" customHeight="1">
+    <row r="220" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H220" s="1"/>
     </row>
-    <row r="221" ht="12.75" customHeight="1">
+    <row r="221" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H221" s="1"/>
     </row>
-    <row r="222" ht="12.75" customHeight="1">
+    <row r="222" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H222" s="1"/>
     </row>
-    <row r="223" ht="12.75" customHeight="1">
+    <row r="223" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H223" s="1"/>
     </row>
-    <row r="224" ht="12.75" customHeight="1">
+    <row r="224" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H224" s="1"/>
     </row>
-    <row r="225" ht="12.75" customHeight="1">
+    <row r="225" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H225" s="1"/>
     </row>
-    <row r="226" ht="12.75" customHeight="1">
+    <row r="226" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H226" s="1"/>
     </row>
-    <row r="227" ht="12.75" customHeight="1">
+    <row r="227" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H227" s="1"/>
     </row>
-    <row r="228" ht="12.75" customHeight="1">
+    <row r="228" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H228" s="1"/>
     </row>
-    <row r="229" ht="12.75" customHeight="1">
+    <row r="229" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H229" s="1"/>
     </row>
-    <row r="230" ht="12.75" customHeight="1">
+    <row r="230" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H230" s="1"/>
     </row>
-    <row r="231" ht="12.75" customHeight="1">
+    <row r="231" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H231" s="1"/>
     </row>
-    <row r="232" ht="12.75" customHeight="1">
+    <row r="232" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H232" s="1"/>
     </row>
-    <row r="233" ht="12.75" customHeight="1">
+    <row r="233" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H233" s="1"/>
     </row>
-    <row r="234" ht="12.75" customHeight="1">
+    <row r="234" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H234" s="1"/>
     </row>
-    <row r="235" ht="12.75" customHeight="1">
+    <row r="235" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H235" s="1"/>
     </row>
-    <row r="236" ht="12.75" customHeight="1">
+    <row r="236" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H236" s="1"/>
     </row>
-    <row r="237" ht="12.75" customHeight="1">
+    <row r="237" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H237" s="1"/>
     </row>
-    <row r="238" ht="12.75" customHeight="1">
+    <row r="238" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H238" s="1"/>
     </row>
-    <row r="239" ht="12.75" customHeight="1">
+    <row r="239" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H239" s="1"/>
     </row>
-    <row r="240" ht="12.75" customHeight="1">
+    <row r="240" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H240" s="1"/>
     </row>
-    <row r="241" ht="12.75" customHeight="1">
+    <row r="241" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H241" s="1"/>
     </row>
-    <row r="242" ht="12.75" customHeight="1">
+    <row r="242" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H242" s="1"/>
     </row>
-    <row r="243" ht="12.75" customHeight="1">
+    <row r="243" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H243" s="1"/>
     </row>
-    <row r="244" ht="12.75" customHeight="1">
+    <row r="244" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H244" s="1"/>
     </row>
-    <row r="245" ht="12.75" customHeight="1">
+    <row r="245" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H245" s="1"/>
     </row>
-    <row r="246" ht="12.75" customHeight="1">
+    <row r="246" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H246" s="1"/>
     </row>
-    <row r="247" ht="12.75" customHeight="1">
+    <row r="247" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H247" s="1"/>
     </row>
-    <row r="248" ht="12.75" customHeight="1">
+    <row r="248" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H248" s="1"/>
     </row>
-    <row r="249" ht="12.75" customHeight="1">
+    <row r="249" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H249" s="1"/>
     </row>
-    <row r="250" ht="12.75" customHeight="1">
+    <row r="250" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H250" s="1"/>
     </row>
-    <row r="251" ht="12.75" customHeight="1">
+    <row r="251" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H251" s="1"/>
     </row>
-    <row r="252" ht="12.75" customHeight="1">
+    <row r="252" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H252" s="1"/>
     </row>
-    <row r="253" ht="12.75" customHeight="1">
+    <row r="253" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H253" s="1"/>
     </row>
-    <row r="254" ht="12.75" customHeight="1">
+    <row r="254" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H254" s="1"/>
     </row>
-    <row r="255" ht="12.75" customHeight="1">
+    <row r="255" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H255" s="1"/>
     </row>
-    <row r="256" ht="12.75" customHeight="1">
+    <row r="256" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H256" s="1"/>
     </row>
-    <row r="257" ht="12.75" customHeight="1">
+    <row r="257" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H257" s="1"/>
     </row>
-    <row r="258" ht="12.75" customHeight="1">
+    <row r="258" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H258" s="1"/>
     </row>
-    <row r="259" ht="12.75" customHeight="1">
+    <row r="259" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H259" s="1"/>
     </row>
-    <row r="260" ht="12.75" customHeight="1">
+    <row r="260" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H260" s="1"/>
     </row>
-    <row r="261" ht="12.75" customHeight="1">
+    <row r="261" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H261" s="1"/>
     </row>
-    <row r="262" ht="12.75" customHeight="1">
+    <row r="262" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H262" s="1"/>
     </row>
-    <row r="263" ht="12.75" customHeight="1">
+    <row r="263" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H263" s="1"/>
     </row>
-    <row r="264" ht="12.75" customHeight="1">
+    <row r="264" spans="8:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H264" s="1"/>
     </row>
-    <row r="265" ht="15.75" customHeight="1"/>
-[...734 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+    <row r="265" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" spans="8:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="35">
-    <mergeCell ref="E9:E10"/>
-[...11 lines deleted...]
-    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="G46:G47"/>
+    <mergeCell ref="H46:H47"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="K46:K47"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="C46:C47"/>
+    <mergeCell ref="D46:D47"/>
+    <mergeCell ref="E46:E47"/>
+    <mergeCell ref="F46:F47"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
-    <mergeCell ref="G46:G47"/>
-[...9 lines deleted...]
-    <mergeCell ref="F46:F47"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="F9:F10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:J9"/>
   </mergeCells>
-  <printOptions/>
-  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="portrait"/>
-  <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Mẫu báo cáo tổng hợp cho PGD</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>PC-Home</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>PC-Home</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0300</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ICV">
     <vt:lpwstr>F606BC05E5AD4ED48EA5D70CAC45EB86</vt:lpwstr>